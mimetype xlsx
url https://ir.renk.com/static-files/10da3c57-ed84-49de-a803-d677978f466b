--- v0 (2026-08-04)
+++ v1 (2026-09-18)
@@ -1,68 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://notified-my.sharepoint.com/personal/sandra_dziuzaite-mociune_notified_com/Documents/Desktop/Sandra/CEM/RENK/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\DziuzaS\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:80000009_{726AD92F-BC70-46B4-8A8C-6A12A572F8CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E8D7D212-FD26-4A1C-A95E-8A99FF7B517C}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F36E29C1-06F9-446B-B4BD-443A1FCECCC5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{AC76B619-E1A3-49D2-8F6B-AC127009C389}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{AC76B619-E1A3-49D2-8F6B-AC127009C389}"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="37">
   <si>
     <t>Renk Group AG</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Order intake</t>
   </si>
   <si>
     <t>EURm</t>
   </si>
   <si>
@@ -126,128 +125,135 @@
     <t>Kennzahlen</t>
   </si>
   <si>
     <t>Q1/2023</t>
   </si>
   <si>
     <t>Q2/2023</t>
   </si>
   <si>
     <t>Q3/2023</t>
   </si>
   <si>
     <t>Q4/2023</t>
   </si>
   <si>
     <t>Q1/2024</t>
   </si>
   <si>
     <t>Q2/2024</t>
   </si>
   <si>
     <t>Q3/2024</t>
   </si>
   <si>
     <t>Q4/2024</t>
+  </si>
+  <si>
+    <t>Q2/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="55"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="55"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="17"/>
       <color indexed="55"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="55"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color indexed="55"/>
       <name val="Calibri"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color indexed="55"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="55"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -297,110 +303,135 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="164" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="37" fontId="4" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="37" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -445,55 +476,51 @@
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00333333"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -773,1411 +800,1484 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9CDA03A7-7015-4F55-B754-27C59FD5B880}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:T34"/>
+  <dimension ref="B2:U34"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:T1048576"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="G28" workbookViewId="0">
+      <selection activeCell="S40" sqref="S40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.5546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="20" width="11.5546875" customWidth="1"/>
+    <col min="1" max="1" width="3.54296875" customWidth="1"/>
+    <col min="2" max="2" width="36.08984375" customWidth="1"/>
+    <col min="3" max="21" width="11.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:20" ht="22.2" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:21" ht="22" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:20" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:21" ht="15.5" x14ac:dyDescent="0.25">
       <c r="B4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="17" t="s">
+      <c r="D4" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="17" t="s">
+      <c r="E4" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="17" t="s">
+      <c r="F4" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="G4" s="17" t="s">
+      <c r="G4" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="H4" s="17" t="s">
+      <c r="H4" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="17" t="s">
+      <c r="I4" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="J4" s="17" t="s">
+      <c r="J4" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="K4" s="17" t="s">
+      <c r="K4" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="L4" s="17" t="s">
+      <c r="L4" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="M4" s="17" t="s">
+      <c r="M4" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="N4" s="17" t="s">
+      <c r="N4" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="O4" s="17" t="s">
+      <c r="O4" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="P4" s="17" t="s">
+      <c r="P4" s="14" t="s">
         <v>22</v>
       </c>
-      <c r="Q4" s="17" t="s">
+      <c r="Q4" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="R4" s="17" t="s">
+      <c r="R4" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="S4" s="17" t="s">
+      <c r="S4" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="T4" s="6" t="s">
+      <c r="T4" s="23" t="s">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B5" s="7" t="s">
+      <c r="U4" s="18" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="2:21" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B5" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="18"/>
-[...6 lines deleted...]
-      <c r="B6" s="9" t="s">
+      <c r="D5" s="15"/>
+      <c r="I5" s="15"/>
+      <c r="N5" s="15"/>
+      <c r="S5" s="15"/>
+      <c r="T5" s="19"/>
+      <c r="U5" s="21"/>
+    </row>
+    <row r="6" spans="2:21" ht="13" x14ac:dyDescent="0.25">
+      <c r="B6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="10" t="s">
+      <c r="C6" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="19">
+      <c r="D6" s="16">
         <v>987</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E6" s="10">
         <v>458</v>
       </c>
-      <c r="F6" s="11">
+      <c r="F6" s="10">
         <v>187</v>
       </c>
-      <c r="G6" s="11">
+      <c r="G6" s="10">
         <v>366</v>
       </c>
-      <c r="H6" s="11">
+      <c r="H6" s="10">
         <v>365</v>
       </c>
-      <c r="I6" s="19">
+      <c r="I6" s="16">
         <v>1277</v>
       </c>
-      <c r="J6" s="11">
+      <c r="J6" s="10">
         <v>208</v>
       </c>
-      <c r="K6" s="11">
+      <c r="K6" s="10">
         <v>419</v>
       </c>
-      <c r="L6" s="11">
+      <c r="L6" s="10">
         <v>230</v>
       </c>
-      <c r="M6" s="11">
+      <c r="M6" s="10">
         <v>584</v>
       </c>
-      <c r="N6" s="19">
+      <c r="N6" s="16">
         <v>1442</v>
       </c>
-      <c r="O6" s="11">
+      <c r="O6" s="10">
         <v>549</v>
       </c>
-      <c r="P6" s="11">
+      <c r="P6" s="10">
         <v>373</v>
       </c>
-      <c r="Q6" s="11">
+      <c r="Q6" s="10">
         <v>325</v>
       </c>
-      <c r="R6" s="11">
+      <c r="R6" s="10">
         <v>325</v>
       </c>
-      <c r="S6" s="19">
+      <c r="S6" s="16">
         <v>1571</v>
       </c>
-      <c r="T6" s="12">
+      <c r="T6" s="20">
         <v>582</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B7" s="9" t="s">
+      <c r="U6" s="7">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="7" spans="2:21" ht="13" x14ac:dyDescent="0.25">
+      <c r="B7" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="10" t="s">
+      <c r="C7" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D7" s="19">
+      <c r="D7" s="16">
         <v>602</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="10">
         <v>334</v>
       </c>
-      <c r="F7" s="11">
+      <c r="F7" s="10">
         <v>102</v>
       </c>
-      <c r="G7" s="11">
+      <c r="G7" s="10">
         <v>175</v>
       </c>
-      <c r="H7" s="11">
+      <c r="H7" s="10">
         <v>188</v>
       </c>
-      <c r="I7" s="19">
+      <c r="I7" s="16">
         <v>798</v>
       </c>
-      <c r="J7" s="11">
+      <c r="J7" s="10">
         <v>79</v>
       </c>
-      <c r="K7" s="11">
+      <c r="K7" s="10">
         <v>332</v>
       </c>
-      <c r="L7" s="11">
+      <c r="L7" s="10">
         <v>138</v>
       </c>
-      <c r="M7" s="11">
+      <c r="M7" s="10">
         <v>467</v>
       </c>
-      <c r="N7" s="19">
+      <c r="N7" s="16">
         <v>1015</v>
       </c>
-      <c r="O7" s="11">
+      <c r="O7" s="10">
         <v>397</v>
       </c>
-      <c r="P7" s="11">
+      <c r="P7" s="10">
         <v>284</v>
       </c>
-      <c r="Q7" s="11">
+      <c r="Q7" s="10">
         <v>223</v>
       </c>
-      <c r="R7" s="11">
+      <c r="R7" s="10">
         <v>225</v>
       </c>
-      <c r="S7" s="19">
+      <c r="S7" s="16">
         <v>1129</v>
       </c>
-      <c r="T7" s="12">
+      <c r="T7" s="20">
         <v>478</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="9" t="s">
+      <c r="U7" s="7">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="8" spans="2:21" ht="13" x14ac:dyDescent="0.25">
+      <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="10" t="s">
+      <c r="C8" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D8" s="19">
+      <c r="D8" s="16">
         <v>287</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="10">
         <v>95</v>
       </c>
-      <c r="F8" s="11">
+      <c r="F8" s="10">
         <v>57</v>
       </c>
-      <c r="G8" s="11">
+      <c r="G8" s="10">
         <v>70</v>
       </c>
-      <c r="H8" s="11">
+      <c r="H8" s="10">
         <v>147</v>
       </c>
-      <c r="I8" s="19">
+      <c r="I8" s="16">
         <v>368</v>
       </c>
-      <c r="J8" s="11">
+      <c r="J8" s="10">
         <v>98</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K8" s="10">
         <v>59</v>
       </c>
-      <c r="L8" s="11">
+      <c r="L8" s="10">
         <v>59</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M8" s="10">
         <v>92</v>
       </c>
-      <c r="N8" s="19">
+      <c r="N8" s="16">
         <v>307</v>
       </c>
-      <c r="O8" s="11">
+      <c r="O8" s="10">
         <v>122</v>
       </c>
-      <c r="P8" s="11">
+      <c r="P8" s="10">
         <v>60</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="Q8" s="10">
         <v>72</v>
       </c>
-      <c r="R8" s="11">
+      <c r="R8" s="10">
         <v>72</v>
       </c>
-      <c r="S8" s="19">
+      <c r="S8" s="16">
         <v>327</v>
       </c>
-      <c r="T8" s="12">
+      <c r="T8" s="20">
         <v>70</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B9" s="9" t="s">
+      <c r="U8" s="7">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="9" spans="2:21" ht="13" x14ac:dyDescent="0.25">
+      <c r="B9" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="10" t="s">
+      <c r="C9" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D9" s="19">
+      <c r="D9" s="16">
         <v>107</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="10">
         <v>32</v>
       </c>
-      <c r="F9" s="11">
+      <c r="F9" s="10">
         <v>33</v>
       </c>
-      <c r="G9" s="11">
+      <c r="G9" s="10">
         <v>25</v>
       </c>
-      <c r="H9" s="11">
+      <c r="H9" s="10">
         <v>32</v>
       </c>
-      <c r="I9" s="19">
+      <c r="I9" s="16">
         <v>121</v>
       </c>
-      <c r="J9" s="11">
+      <c r="J9" s="10">
         <v>39</v>
       </c>
-      <c r="K9" s="11">
+      <c r="K9" s="10">
         <v>31</v>
       </c>
-      <c r="L9" s="11">
+      <c r="L9" s="10">
         <v>36</v>
       </c>
-      <c r="M9" s="11">
+      <c r="M9" s="10">
         <v>26</v>
       </c>
-      <c r="N9" s="19">
+      <c r="N9" s="16">
         <v>133</v>
       </c>
-      <c r="O9" s="11">
+      <c r="O9" s="10">
         <v>37</v>
       </c>
-      <c r="P9" s="11">
+      <c r="P9" s="10">
         <v>30</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="Q9" s="10">
         <v>30</v>
       </c>
-      <c r="R9" s="11">
+      <c r="R9" s="10">
         <v>30</v>
       </c>
-      <c r="S9" s="19">
+      <c r="S9" s="16">
         <v>126</v>
       </c>
-      <c r="T9" s="12">
+      <c r="T9" s="20">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B10" s="9" t="s">
+      <c r="U9" s="7">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="2:21" ht="26" x14ac:dyDescent="0.25">
+      <c r="B10" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="C10" s="10" t="s">
+      <c r="C10" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D10" s="19">
+      <c r="D10" s="16">
         <v>-9</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="10">
         <v>-2</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="10">
         <v>-4</v>
       </c>
-      <c r="G10" s="11">
+      <c r="G10" s="10">
         <v>-3</v>
       </c>
-      <c r="H10" s="11">
+      <c r="H10" s="10">
         <v>-1</v>
       </c>
-      <c r="I10" s="19">
+      <c r="I10" s="16">
         <v>-11</v>
       </c>
-      <c r="J10" s="11">
+      <c r="J10" s="10">
         <v>-7</v>
       </c>
-      <c r="K10" s="11">
+      <c r="K10" s="10">
         <v>-2</v>
       </c>
-      <c r="L10" s="11">
+      <c r="L10" s="10">
         <v>-2</v>
       </c>
-      <c r="M10" s="11">
+      <c r="M10" s="10">
         <v>-1</v>
       </c>
-      <c r="N10" s="19">
+      <c r="N10" s="16">
         <v>-13</v>
       </c>
-      <c r="O10" s="11">
+      <c r="O10" s="10">
         <v>-7</v>
       </c>
-      <c r="P10" s="11">
+      <c r="P10" s="10">
         <v>-1</v>
       </c>
-      <c r="Q10" s="11">
+      <c r="Q10" s="10">
         <v>-1</v>
       </c>
-      <c r="R10" s="11">
+      <c r="R10" s="10">
         <v>-1</v>
       </c>
-      <c r="S10" s="19">
+      <c r="S10" s="16">
         <v>-11</v>
       </c>
-      <c r="T10" s="12">
+      <c r="T10" s="20">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B11" s="7" t="s">
+      <c r="U10" s="7">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="11" spans="2:21" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="D11" s="18"/>
-[...6 lines deleted...]
-      <c r="B12" s="9" t="s">
+      <c r="D11" s="15"/>
+      <c r="I11" s="15"/>
+      <c r="N11" s="15"/>
+      <c r="S11" s="15"/>
+      <c r="T11" s="19"/>
+      <c r="U11" s="7"/>
+    </row>
+    <row r="12" spans="2:21" ht="13" x14ac:dyDescent="0.25">
+      <c r="B12" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="10" t="s">
+      <c r="C12" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D12" s="19">
+      <c r="D12" s="16">
         <v>849</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="10">
         <v>194</v>
       </c>
-      <c r="F12" s="11">
+      <c r="F12" s="10">
         <v>216</v>
       </c>
-      <c r="G12" s="11">
+      <c r="G12" s="10">
         <v>243</v>
       </c>
-      <c r="H12" s="11">
+      <c r="H12" s="10">
         <v>273</v>
       </c>
-      <c r="I12" s="19">
+      <c r="I12" s="16">
         <v>926</v>
       </c>
-      <c r="J12" s="11">
+      <c r="J12" s="10">
         <v>238</v>
       </c>
-      <c r="K12" s="11">
+      <c r="K12" s="10">
         <v>273</v>
       </c>
-      <c r="L12" s="11">
+      <c r="L12" s="10">
         <v>268</v>
       </c>
-      <c r="M12" s="11">
+      <c r="M12" s="10">
         <v>362</v>
       </c>
-      <c r="N12" s="19">
+      <c r="N12" s="16">
         <v>1141</v>
       </c>
-      <c r="O12" s="11">
+      <c r="O12" s="10">
         <v>273</v>
       </c>
-      <c r="P12" s="11">
+      <c r="P12" s="10">
         <v>348</v>
       </c>
-      <c r="Q12" s="11">
+      <c r="Q12" s="10">
         <v>308</v>
       </c>
-      <c r="R12" s="11">
+      <c r="R12" s="10">
         <v>438</v>
       </c>
-      <c r="S12" s="19">
+      <c r="S12" s="16">
         <v>1366</v>
       </c>
-      <c r="T12" s="12">
+      <c r="T12" s="20">
         <v>284</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B13" s="9" t="s">
+      <c r="U12" s="7">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="13" spans="2:21" ht="13" x14ac:dyDescent="0.25">
+      <c r="B13" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="C13" s="10" t="s">
+      <c r="C13" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D13" s="19">
+      <c r="D13" s="16">
         <v>486</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="10">
         <v>110</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F13" s="10">
         <v>134</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="10">
         <v>117</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="10">
         <v>168</v>
       </c>
-      <c r="I13" s="19">
+      <c r="I13" s="16">
         <v>528</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J13" s="10">
         <v>134</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K13" s="10">
         <v>160</v>
       </c>
-      <c r="L13" s="11">
+      <c r="L13" s="10">
         <v>169</v>
       </c>
-      <c r="M13" s="11">
+      <c r="M13" s="10">
         <v>235</v>
       </c>
-      <c r="N13" s="19">
+      <c r="N13" s="16">
         <v>699</v>
       </c>
-      <c r="O13" s="11">
+      <c r="O13" s="10">
         <v>172</v>
       </c>
-      <c r="P13" s="11">
+      <c r="P13" s="10">
         <v>217</v>
       </c>
-      <c r="Q13" s="11">
+      <c r="Q13" s="10">
         <v>190</v>
       </c>
-      <c r="R13" s="11">
+      <c r="R13" s="10">
         <v>293</v>
       </c>
-      <c r="S13" s="19">
+      <c r="S13" s="16">
         <v>872</v>
       </c>
-      <c r="T13" s="12">
+      <c r="T13" s="20">
         <v>191</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B14" s="9" t="s">
+      <c r="U13" s="7">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="14" spans="2:21" ht="13" x14ac:dyDescent="0.25">
+      <c r="B14" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="C14" s="10" t="s">
+      <c r="C14" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D14" s="19">
+      <c r="D14" s="16">
         <v>276</v>
       </c>
-      <c r="E14" s="11">
+      <c r="E14" s="10">
         <v>59</v>
       </c>
-      <c r="F14" s="11">
+      <c r="F14" s="10">
         <v>55</v>
       </c>
-      <c r="G14" s="11">
+      <c r="G14" s="10">
         <v>98</v>
       </c>
-      <c r="H14" s="11">
+      <c r="H14" s="10">
         <v>84</v>
       </c>
-      <c r="I14" s="19">
+      <c r="I14" s="16">
         <v>296</v>
       </c>
-      <c r="J14" s="11">
+      <c r="J14" s="10">
         <v>79</v>
       </c>
-      <c r="K14" s="11">
+      <c r="K14" s="10">
         <v>83</v>
       </c>
-      <c r="L14" s="11">
+      <c r="L14" s="10">
         <v>70</v>
       </c>
-      <c r="M14" s="11">
+      <c r="M14" s="10">
         <v>98</v>
       </c>
-      <c r="N14" s="19">
+      <c r="N14" s="16">
         <v>330</v>
       </c>
-      <c r="O14" s="11">
+      <c r="O14" s="10">
         <v>73</v>
       </c>
-      <c r="P14" s="11">
+      <c r="P14" s="10">
         <v>103</v>
       </c>
-      <c r="Q14" s="11">
+      <c r="Q14" s="10">
         <v>92</v>
       </c>
-      <c r="R14" s="11">
+      <c r="R14" s="10">
         <v>113</v>
       </c>
-      <c r="S14" s="19">
+      <c r="S14" s="16">
         <v>380</v>
       </c>
-      <c r="T14" s="12">
+      <c r="T14" s="20">
         <v>65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B15" s="9" t="s">
+      <c r="U14" s="7">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="15" spans="2:21" ht="13" x14ac:dyDescent="0.25">
+      <c r="B15" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="C15" s="10" t="s">
+      <c r="C15" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D15" s="19">
+      <c r="D15" s="16">
         <v>91</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15" s="10">
         <v>26</v>
       </c>
-      <c r="F15" s="11">
+      <c r="F15" s="10">
         <v>29</v>
       </c>
-      <c r="G15" s="11">
+      <c r="G15" s="10">
         <v>28</v>
       </c>
-      <c r="H15" s="11">
+      <c r="H15" s="10">
         <v>28</v>
       </c>
-      <c r="I15" s="19">
+      <c r="I15" s="16">
         <v>111</v>
       </c>
-      <c r="J15" s="11">
+      <c r="J15" s="10">
         <v>29</v>
       </c>
-      <c r="K15" s="11">
+      <c r="K15" s="10">
         <v>32</v>
       </c>
-      <c r="L15" s="11">
+      <c r="L15" s="10">
         <v>31</v>
       </c>
-      <c r="M15" s="11">
+      <c r="M15" s="10">
         <v>33</v>
       </c>
-      <c r="N15" s="19">
+      <c r="N15" s="16">
         <v>125</v>
       </c>
-      <c r="O15" s="11">
+      <c r="O15" s="10">
         <v>31</v>
       </c>
-      <c r="P15" s="11">
+      <c r="P15" s="10">
         <v>32</v>
       </c>
-      <c r="Q15" s="11">
+      <c r="Q15" s="10">
         <v>29</v>
       </c>
-      <c r="R15" s="11">
+      <c r="R15" s="10">
         <v>36</v>
       </c>
-      <c r="S15" s="19">
+      <c r="S15" s="16">
         <v>128</v>
       </c>
-      <c r="T15" s="12">
+      <c r="T15" s="20">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B16" s="9" t="s">
+      <c r="U15" s="7">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="2:21" ht="26" x14ac:dyDescent="0.25">
+      <c r="B16" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="C16" s="10" t="s">
+      <c r="C16" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D16" s="19">
+      <c r="D16" s="16">
         <v>-4</v>
       </c>
-      <c r="E16" s="11">
+      <c r="E16" s="10">
         <v>-1</v>
       </c>
-      <c r="F16" s="11">
+      <c r="F16" s="10">
         <v>-1</v>
       </c>
-      <c r="G16" s="11">
+      <c r="G16" s="10">
         <v>-1</v>
       </c>
-      <c r="H16" s="11">
+      <c r="H16" s="10">
         <v>-7</v>
       </c>
-      <c r="I16" s="19">
+      <c r="I16" s="16">
         <v>-10</v>
       </c>
-      <c r="J16" s="11">
+      <c r="J16" s="10">
         <v>-4</v>
       </c>
-      <c r="K16" s="11">
+      <c r="K16" s="10">
         <v>-3</v>
       </c>
-      <c r="L16" s="11">
+      <c r="L16" s="10">
         <v>-2</v>
       </c>
-      <c r="M16" s="11">
+      <c r="M16" s="10">
         <v>-4</v>
       </c>
-      <c r="N16" s="19">
+      <c r="N16" s="16">
         <v>-13</v>
       </c>
-      <c r="O16" s="11">
+      <c r="O16" s="10">
         <v>-3</v>
       </c>
-      <c r="P16" s="11">
+      <c r="P16" s="10">
         <v>-4</v>
       </c>
-      <c r="Q16" s="11">
+      <c r="Q16" s="10">
         <v>-3</v>
       </c>
-      <c r="R16" s="11">
+      <c r="R16" s="10">
         <v>-4</v>
       </c>
-      <c r="S16" s="19">
+      <c r="S16" s="16">
         <v>-14</v>
       </c>
-      <c r="T16" s="12">
+      <c r="T16" s="20">
         <v>-3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B17" s="7" t="s">
+      <c r="U16" s="7">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="17" spans="2:21" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B17" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D17" s="18"/>
-[...6 lines deleted...]
-      <c r="B18" s="9" t="s">
+      <c r="D17" s="15"/>
+      <c r="I17" s="15"/>
+      <c r="N17" s="15"/>
+      <c r="S17" s="15"/>
+      <c r="T17" s="19"/>
+      <c r="U17" s="7"/>
+    </row>
+    <row r="18" spans="2:21" ht="13" x14ac:dyDescent="0.25">
+      <c r="B18" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="C18" s="10" t="s">
+      <c r="C18" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D18" s="19">
+      <c r="D18" s="16">
         <v>144</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="10">
         <v>19</v>
       </c>
-      <c r="F18" s="11">
+      <c r="F18" s="10">
         <v>44</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="10">
         <v>41</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H18" s="10">
         <v>46</v>
       </c>
-      <c r="I18" s="19">
+      <c r="I18" s="16">
         <v>150</v>
       </c>
-      <c r="J18" s="11">
+      <c r="J18" s="10">
         <v>28</v>
       </c>
-      <c r="K18" s="11">
+      <c r="K18" s="10">
         <v>41</v>
       </c>
-      <c r="L18" s="11">
+      <c r="L18" s="10">
         <v>43</v>
       </c>
-      <c r="M18" s="11">
+      <c r="M18" s="10">
         <v>77</v>
       </c>
-      <c r="N18" s="19">
+      <c r="N18" s="16">
         <v>189</v>
       </c>
-      <c r="O18" s="11">
+      <c r="O18" s="10">
         <v>38</v>
       </c>
-      <c r="P18" s="11">
+      <c r="P18" s="10">
         <v>51</v>
       </c>
-      <c r="Q18" s="11">
+      <c r="Q18" s="10">
         <v>52</v>
       </c>
-      <c r="R18" s="11">
+      <c r="R18" s="10">
         <v>89</v>
       </c>
-      <c r="S18" s="19">
+      <c r="S18" s="16">
         <v>230</v>
       </c>
-      <c r="T18" s="12">
+      <c r="T18" s="20">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B19" s="9" t="s">
+      <c r="U18" s="7">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="2:21" ht="13" x14ac:dyDescent="0.25">
+      <c r="B19" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="C19" s="10" t="s">
+      <c r="C19" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D19" s="19">
+      <c r="D19" s="16">
         <v>113</v>
       </c>
-      <c r="E19" s="11">
+      <c r="E19" s="10">
         <v>17</v>
       </c>
-      <c r="F19" s="11">
+      <c r="F19" s="10">
         <v>37</v>
       </c>
-      <c r="G19" s="11">
+      <c r="G19" s="10">
         <v>19</v>
       </c>
-      <c r="H19" s="11">
+      <c r="H19" s="10">
         <v>34</v>
       </c>
-      <c r="I19" s="19">
+      <c r="I19" s="16">
         <v>106</v>
       </c>
-      <c r="J19" s="11">
+      <c r="J19" s="10">
         <v>20</v>
       </c>
-      <c r="K19" s="11">
+      <c r="K19" s="10">
         <v>26</v>
       </c>
-      <c r="L19" s="11">
+      <c r="L19" s="10">
         <v>31</v>
       </c>
-      <c r="M19" s="11">
+      <c r="M19" s="10">
         <v>63</v>
       </c>
-      <c r="N19" s="19">
+      <c r="N19" s="16">
         <v>140</v>
       </c>
-      <c r="O19" s="11">
+      <c r="O19" s="10">
         <v>29</v>
       </c>
-      <c r="P19" s="11">
+      <c r="P19" s="10">
         <v>38</v>
       </c>
-      <c r="Q19" s="11">
+      <c r="Q19" s="10">
         <v>38</v>
       </c>
-      <c r="R19" s="11">
+      <c r="R19" s="10">
         <v>74</v>
       </c>
-      <c r="S19" s="19">
+      <c r="S19" s="16">
         <v>178</v>
       </c>
-      <c r="T19" s="12">
+      <c r="T19" s="20">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B20" s="9" t="s">
+      <c r="U19" s="7">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="20" spans="2:21" ht="13" x14ac:dyDescent="0.25">
+      <c r="B20" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="C20" s="10" t="s">
+      <c r="C20" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D20" s="19">
+      <c r="D20" s="16">
         <v>21</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E20" s="10">
         <v>-4</v>
       </c>
-      <c r="F20" s="11">
+      <c r="F20" s="10">
         <v>1</v>
       </c>
-      <c r="G20" s="11">
+      <c r="G20" s="10">
         <v>20</v>
       </c>
-      <c r="H20" s="11">
+      <c r="H20" s="10">
         <v>11</v>
       </c>
-      <c r="I20" s="19">
+      <c r="I20" s="16">
         <v>28</v>
       </c>
-      <c r="J20" s="11">
+      <c r="J20" s="10">
         <v>5</v>
       </c>
-      <c r="K20" s="11">
+      <c r="K20" s="10">
         <v>11</v>
       </c>
-      <c r="L20" s="11">
+      <c r="L20" s="10">
         <v>7</v>
       </c>
-      <c r="M20" s="11">
+      <c r="M20" s="10">
         <v>12</v>
       </c>
-      <c r="N20" s="19">
+      <c r="N20" s="16">
         <v>35</v>
       </c>
-      <c r="O20" s="11">
+      <c r="O20" s="10">
         <v>7</v>
       </c>
-      <c r="P20" s="11">
+      <c r="P20" s="10">
         <v>11</v>
       </c>
-      <c r="Q20" s="11">
+      <c r="Q20" s="10">
         <v>12</v>
       </c>
-      <c r="R20" s="11">
+      <c r="R20" s="10">
         <v>14</v>
       </c>
-      <c r="S20" s="19">
+      <c r="S20" s="16">
         <v>45</v>
       </c>
-      <c r="T20" s="12">
+      <c r="T20" s="20">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B21" s="9" t="s">
+      <c r="U20" s="7">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="2:21" ht="13" x14ac:dyDescent="0.25">
+      <c r="B21" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="C21" s="10" t="s">
+      <c r="C21" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D21" s="19">
+      <c r="D21" s="16">
         <v>13</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E21" s="10">
         <v>3</v>
       </c>
-      <c r="F21" s="11">
+      <c r="F21" s="10">
         <v>4</v>
       </c>
-      <c r="G21" s="11">
+      <c r="G21" s="10">
         <v>5</v>
       </c>
-      <c r="H21" s="11">
+      <c r="H21" s="10">
         <v>5</v>
       </c>
-      <c r="I21" s="19">
+      <c r="I21" s="16">
         <v>17</v>
       </c>
-      <c r="J21" s="11">
+      <c r="J21" s="10">
         <v>5</v>
       </c>
-      <c r="K21" s="11">
+      <c r="K21" s="10">
         <v>6</v>
       </c>
-      <c r="L21" s="11">
+      <c r="L21" s="10">
         <v>5</v>
       </c>
-      <c r="M21" s="11">
+      <c r="M21" s="10">
         <v>5</v>
       </c>
-      <c r="N21" s="19">
+      <c r="N21" s="16">
         <v>21</v>
       </c>
-      <c r="O21" s="11">
+      <c r="O21" s="10">
         <v>5</v>
       </c>
-      <c r="P21" s="11">
+      <c r="P21" s="10">
         <v>5</v>
       </c>
-      <c r="Q21" s="11">
+      <c r="Q21" s="10">
         <v>4</v>
       </c>
-      <c r="R21" s="11">
+      <c r="R21" s="10">
         <v>8</v>
       </c>
-      <c r="S21" s="19">
+      <c r="S21" s="16">
         <v>23</v>
       </c>
-      <c r="T21" s="12">
+      <c r="T21" s="20">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B22" s="9" t="s">
+      <c r="U21" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="2:21" ht="26" x14ac:dyDescent="0.25">
+      <c r="B22" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="C22" s="10" t="s">
+      <c r="C22" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D22" s="19">
+      <c r="D22" s="16">
         <v>-3</v>
       </c>
-      <c r="E22" s="11">
+      <c r="E22" s="10">
         <v>2</v>
       </c>
-      <c r="F22" s="11">
+      <c r="F22" s="10">
         <v>1</v>
       </c>
-      <c r="G22" s="11">
+      <c r="G22" s="10">
         <v>-2</v>
       </c>
-      <c r="H22" s="11">
+      <c r="H22" s="10">
         <v>-4</v>
       </c>
-      <c r="I22" s="19">
+      <c r="I22" s="16">
         <v>-2</v>
       </c>
-      <c r="J22" s="11">
+      <c r="J22" s="10">
         <v>-1</v>
       </c>
-      <c r="K22" s="11">
+      <c r="K22" s="10">
         <v>-3</v>
       </c>
-      <c r="L22" s="11">
+      <c r="L22" s="10">
         <v>0</v>
       </c>
-      <c r="M22" s="11">
+      <c r="M22" s="10">
         <v>-3</v>
       </c>
-      <c r="N22" s="19">
+      <c r="N22" s="16">
         <v>-7</v>
       </c>
-      <c r="O22" s="11">
+      <c r="O22" s="10">
         <v>-3</v>
       </c>
-      <c r="P22" s="11">
+      <c r="P22" s="10">
         <v>-4</v>
       </c>
-      <c r="Q22" s="11">
+      <c r="Q22" s="10">
         <v>-3</v>
       </c>
-      <c r="R22" s="11">
+      <c r="R22" s="10">
         <v>-6</v>
       </c>
-      <c r="S22" s="19">
+      <c r="S22" s="16">
         <v>-16</v>
       </c>
-      <c r="T22" s="12">
+      <c r="T22" s="20">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B23" s="7" t="s">
+      <c r="U22" s="7">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="23" spans="2:21" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B23" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="D23" s="18"/>
-[...6 lines deleted...]
-      <c r="B24" s="9" t="s">
+      <c r="D23" s="15"/>
+      <c r="I23" s="15"/>
+      <c r="N23" s="15"/>
+      <c r="S23" s="15"/>
+      <c r="T23" s="19"/>
+      <c r="U23" s="7"/>
+    </row>
+    <row r="24" spans="2:21" ht="13" x14ac:dyDescent="0.25">
+      <c r="B24" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="C24" s="10" t="s">
+      <c r="C24" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D24" s="19" t="s">
+      <c r="D24" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="E24" s="11" t="s">
+      <c r="E24" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F24" s="11" t="s">
+      <c r="F24" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="G24" s="11" t="s">
+      <c r="G24" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="H24" s="11" t="s">
+      <c r="H24" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="I24" s="19" t="s">
+      <c r="I24" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="J24" s="11" t="s">
+      <c r="J24" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="K24" s="11" t="s">
+      <c r="K24" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="L24" s="11" t="s">
+      <c r="L24" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="M24" s="11" t="s">
+      <c r="M24" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="N24" s="19" t="s">
+      <c r="N24" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="O24" s="11">
+      <c r="O24" s="10">
         <v>10</v>
       </c>
-      <c r="P24" s="11">
+      <c r="P24" s="10">
         <v>31</v>
       </c>
-      <c r="Q24" s="11">
+      <c r="Q24" s="10">
         <v>55</v>
       </c>
-      <c r="R24" s="11">
+      <c r="R24" s="10">
         <v>45</v>
       </c>
-      <c r="S24" s="19">
+      <c r="S24" s="16">
         <v>142</v>
       </c>
-      <c r="T24" s="12">
+      <c r="T24" s="20">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B25" s="7" t="s">
+      <c r="U24" s="7">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="25" spans="2:21" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B25" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="D25" s="18"/>
-[...6 lines deleted...]
-      <c r="B26" s="9" t="s">
+      <c r="D25" s="15"/>
+      <c r="I25" s="15"/>
+      <c r="N25" s="15"/>
+      <c r="S25" s="15"/>
+      <c r="T25" s="19"/>
+      <c r="U25" s="7"/>
+    </row>
+    <row r="26" spans="2:21" ht="13" x14ac:dyDescent="0.25">
+      <c r="B26" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="C26" s="10" t="s">
+      <c r="C26" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D26" s="19" t="s">
+      <c r="D26" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="E26" s="11" t="s">
+      <c r="E26" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="F26" s="11" t="s">
+      <c r="F26" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="G26" s="11" t="s">
+      <c r="G26" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="H26" s="11" t="s">
+      <c r="H26" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="I26" s="19" t="s">
+      <c r="I26" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="J26" s="11" t="s">
+      <c r="J26" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="K26" s="11" t="s">
+      <c r="K26" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="L26" s="11" t="s">
+      <c r="L26" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="M26" s="11" t="s">
+      <c r="M26" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="N26" s="19" t="s">
+      <c r="N26" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="O26" s="11">
+      <c r="O26" s="10">
         <v>-25</v>
       </c>
-      <c r="P26" s="11">
+      <c r="P26" s="10">
         <v>36</v>
       </c>
-      <c r="Q26" s="11">
+      <c r="Q26" s="10">
         <v>-11</v>
       </c>
-      <c r="R26" s="11">
+      <c r="R26" s="10">
         <v>66</v>
       </c>
-      <c r="S26" s="19">
+      <c r="S26" s="16">
         <v>67</v>
       </c>
-      <c r="T26" s="12">
+      <c r="T26" s="20">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B27" s="7" t="s">
+      <c r="U26" s="7">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="27" spans="2:21" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B27" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="D27" s="18"/>
-[...6 lines deleted...]
-      <c r="B28" s="9" t="s">
+      <c r="D27" s="15"/>
+      <c r="I27" s="15"/>
+      <c r="N27" s="15"/>
+      <c r="S27" s="15"/>
+      <c r="T27" s="19"/>
+      <c r="U27" s="7"/>
+    </row>
+    <row r="28" spans="2:21" ht="13" x14ac:dyDescent="0.25">
+      <c r="B28" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="C28" s="10" t="s">
+      <c r="C28" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D28" s="19">
+      <c r="D28" s="16">
         <v>221</v>
       </c>
-      <c r="E28" s="11">
+      <c r="E28" s="10">
         <v>210</v>
       </c>
-      <c r="F28" s="11">
+      <c r="F28" s="10">
         <v>206</v>
       </c>
-      <c r="G28" s="11">
+      <c r="G28" s="10">
         <v>261</v>
       </c>
-      <c r="H28" s="11">
+      <c r="H28" s="10">
         <v>248</v>
       </c>
-      <c r="I28" s="19">
+      <c r="I28" s="16">
         <v>248</v>
       </c>
-      <c r="J28" s="11">
+      <c r="J28" s="10">
         <v>246</v>
       </c>
-      <c r="K28" s="11">
+      <c r="K28" s="10">
         <v>280</v>
       </c>
-      <c r="L28" s="11">
+      <c r="L28" s="10">
         <v>302</v>
       </c>
-      <c r="M28" s="11">
+      <c r="M28" s="10">
         <v>284</v>
       </c>
-      <c r="N28" s="19">
+      <c r="N28" s="16">
         <v>284</v>
       </c>
-      <c r="O28" s="11">
+      <c r="O28" s="10">
         <v>334</v>
       </c>
-      <c r="P28" s="11">
+      <c r="P28" s="10">
         <v>314</v>
       </c>
-      <c r="Q28" s="11">
+      <c r="Q28" s="10">
         <v>343</v>
       </c>
-      <c r="R28" s="11">
+      <c r="R28" s="10">
         <v>345</v>
       </c>
-      <c r="S28" s="19">
+      <c r="S28" s="16">
         <v>345</v>
       </c>
-      <c r="T28" s="12">
+      <c r="T28" s="20">
         <v>380</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B29" s="7" t="s">
+      <c r="U28" s="7">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="29" spans="2:21" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B29" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="D29" s="18"/>
-[...6 lines deleted...]
-      <c r="B30" s="9" t="s">
+      <c r="D29" s="15"/>
+      <c r="I29" s="15"/>
+      <c r="N29" s="15"/>
+      <c r="S29" s="15"/>
+      <c r="T29" s="19"/>
+      <c r="U29" s="7"/>
+    </row>
+    <row r="30" spans="2:21" ht="13" x14ac:dyDescent="0.25">
+      <c r="B30" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="C30" s="10" t="s">
+      <c r="C30" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="D30" s="19">
+      <c r="D30" s="16">
         <v>383</v>
       </c>
-      <c r="E30" s="11">
+      <c r="E30" s="10">
         <v>390</v>
       </c>
-      <c r="F30" s="11">
+      <c r="F30" s="10">
         <v>376</v>
       </c>
-      <c r="G30" s="11">
+      <c r="G30" s="10">
         <v>466</v>
       </c>
-      <c r="H30" s="11">
+      <c r="H30" s="10">
         <v>441</v>
       </c>
-      <c r="I30" s="19">
+      <c r="I30" s="16">
         <v>441</v>
       </c>
-      <c r="J30" s="11">
+      <c r="J30" s="10">
         <v>430</v>
       </c>
-      <c r="K30" s="11">
+      <c r="K30" s="10">
         <v>442</v>
       </c>
-      <c r="L30" s="11">
+      <c r="L30" s="10">
         <v>466</v>
       </c>
-      <c r="M30" s="11">
+      <c r="M30" s="10">
         <v>375</v>
       </c>
-      <c r="N30" s="19">
+      <c r="N30" s="16">
         <v>375</v>
       </c>
-      <c r="O30" s="11">
+      <c r="O30" s="10">
         <v>411</v>
       </c>
-      <c r="P30" s="11">
+      <c r="P30" s="10">
         <v>449</v>
       </c>
-      <c r="Q30" s="11">
+      <c r="Q30" s="10">
         <v>435</v>
       </c>
-      <c r="R30" s="11">
+      <c r="R30" s="10">
         <v>391</v>
       </c>
-      <c r="S30" s="19">
+      <c r="S30" s="16">
         <v>391</v>
       </c>
-      <c r="T30" s="12">
+      <c r="T30" s="20">
         <v>391</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B31" s="7" t="s">
+      <c r="U30" s="7">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="31" spans="2:21" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B31" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D31" s="18"/>
-[...6 lines deleted...]
-      <c r="B32" s="13" t="s">
+      <c r="D31" s="15"/>
+      <c r="I31" s="15"/>
+      <c r="N31" s="15"/>
+      <c r="S31" s="15"/>
+      <c r="T31" s="19"/>
+      <c r="U31" s="7"/>
+    </row>
+    <row r="32" spans="2:21" ht="13" x14ac:dyDescent="0.25">
+      <c r="B32" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="C32" s="14" t="s">
+      <c r="C32" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="D32" s="20">
+      <c r="D32" s="17">
         <v>3297</v>
       </c>
-      <c r="E32" s="15">
+      <c r="E32" s="13">
         <v>3460</v>
       </c>
-      <c r="F32" s="15">
+      <c r="F32" s="13">
         <v>3531</v>
       </c>
-      <c r="G32" s="15">
+      <c r="G32" s="13">
         <v>3645</v>
       </c>
-      <c r="H32" s="15">
+      <c r="H32" s="13">
         <v>3734</v>
       </c>
-      <c r="I32" s="20">
+      <c r="I32" s="17">
         <v>3734</v>
       </c>
-      <c r="J32" s="15">
+      <c r="J32" s="13">
         <v>3750</v>
       </c>
-      <c r="K32" s="15">
+      <c r="K32" s="13">
         <v>3848</v>
       </c>
-      <c r="L32" s="15">
+      <c r="L32" s="13">
         <v>3975</v>
       </c>
-      <c r="M32" s="15">
+      <c r="M32" s="13">
         <v>4001</v>
       </c>
-      <c r="N32" s="20">
+      <c r="N32" s="17">
         <v>4001</v>
       </c>
-      <c r="O32" s="15">
+      <c r="O32" s="13">
         <v>4071</v>
       </c>
-      <c r="P32" s="15">
+      <c r="P32" s="13">
         <v>4284</v>
       </c>
-      <c r="Q32" s="15">
+      <c r="Q32" s="13">
         <v>4352</v>
       </c>
-      <c r="R32" s="15">
+      <c r="R32" s="13">
         <v>4394</v>
       </c>
-      <c r="S32" s="20">
+      <c r="S32" s="17">
         <v>4394</v>
       </c>
-      <c r="T32" s="16">
+      <c r="T32" s="13">
         <v>4460</v>
       </c>
-    </row>
-    <row r="33" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="U32" s="22">
+        <v>4530</v>
+      </c>
+    </row>
+    <row r="33" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B33" s="3"/>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
       <c r="P33" s="3"/>
       <c r="Q33" s="3"/>
       <c r="R33" s="3"/>
       <c r="S33" s="3"/>
       <c r="T33" s="3"/>
-    </row>
-    <row r="34" spans="2:20" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="U33" s="3"/>
+    </row>
+    <row r="34" spans="2:21" ht="13" x14ac:dyDescent="0.25">
       <c r="S34" s="1"/>
-      <c r="T34" s="1" t="s">
+      <c r="T34" s="1"/>
+      <c r="U34" s="1" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>